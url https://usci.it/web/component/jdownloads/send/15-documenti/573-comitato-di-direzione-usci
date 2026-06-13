--- v0 (2026-05-14)
+++ v1 (2026-06-13)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20409"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\repository.sispi.it\PAL\Statistica\USCI PRESIDENTE\per Webmaster\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\repository.sispi.it\PAL\Statistica\USCI PRESIDENTE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20A9C7B7-929A-4020-87FE-FED9AEDC3857}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6E9C7F7-1214-4D7D-A080-8E9620D147C8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13210" windowHeight="5250" xr2:uid="{6835CCCA-5786-40BA-ADD7-407B404E2591}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="9070" xr2:uid="{DF4824E9-EC6C-4421-82A1-BA3FCFD7E6EA}"/>
   </bookViews>
   <sheets>
-    <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
+    <sheet name="Comitato di Direzione" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Comune</t>
   </si>
   <si>
     <t>Nome e Cognome</t>
   </si>
   <si>
     <t>Carica</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Palermo</t>
   </si>
   <si>
     <t>Girolamo D'Anneo</t>
   </si>
   <si>
     <t>Presidente</t>
   </si>
   <si>
     <t>PresidenzaUSCI@gmail.com</t>
   </si>
   <si>
@@ -114,105 +114,123 @@
   <si>
     <t>Firenze</t>
   </si>
   <si>
     <t>Gianni Dugheri</t>
   </si>
   <si>
     <t>Gianni.dugheri@comune.fi.it</t>
   </si>
   <si>
     <t>Lecce</t>
   </si>
   <si>
     <t>Marco Laudisa</t>
   </si>
   <si>
     <t>marco.laudisa@comune.lecce.it</t>
   </si>
   <si>
     <t>Mantova</t>
   </si>
   <si>
     <t>Marina Martignano</t>
   </si>
   <si>
-    <t>Marina.Martignano@comune.mantova.it</t>
+    <t>marina.martignano@comune.mantova.it</t>
   </si>
   <si>
     <t>Messina</t>
   </si>
   <si>
     <t xml:space="preserve">Maurizio Mondello </t>
   </si>
   <si>
     <t>maurizio.mondello@comune.messina.it</t>
   </si>
   <si>
     <t>Milano</t>
   </si>
   <si>
     <t xml:space="preserve">Silvia Castellanza </t>
   </si>
   <si>
     <t>Silvia.Castellanza@comune.milano.it</t>
   </si>
   <si>
     <t>Modena</t>
   </si>
   <si>
     <t>Giovanni Bigi</t>
   </si>
   <si>
     <t>giovanni.bigi@comune.modena.it</t>
   </si>
   <si>
     <t>Monza</t>
   </si>
   <si>
-    <t>Vittorio Rossin</t>
-[...2 lines deleted...]
-    <t>vrossin@comune.monza.it</t>
+    <t>Salvatore Maniaci</t>
+  </si>
+  <si>
+    <t>smaniaci@comune.monza.it</t>
   </si>
   <si>
     <t>Olbia</t>
   </si>
   <si>
     <t>Pietro Michelini</t>
   </si>
   <si>
     <t>pmichelini@comune.olbia.ot.it</t>
   </si>
   <si>
+    <t>Parma</t>
+  </si>
+  <si>
+    <t>Lara Berzieri</t>
+  </si>
+  <si>
+    <t>l.berzieri@comune.parma.it</t>
+  </si>
+  <si>
     <t>Perugia</t>
   </si>
   <si>
-    <t>Stella Preiti</t>
-[...2 lines deleted...]
-    <t>M.Preiti@comune.perugia.it</t>
+    <t>Francesca Mantovani</t>
+  </si>
+  <si>
+    <t>F.Mantovani@comune.perugia.it</t>
+  </si>
+  <si>
+    <t>Reggio Calabria</t>
+  </si>
+  <si>
+    <t>Mattia Claudia Battaglia</t>
+  </si>
+  <si>
+    <t>mc.battaglia@comune.reggio-calabria.it</t>
   </si>
   <si>
     <t>Roma Capitale</t>
   </si>
   <si>
     <t>Enrico Colaiacovo</t>
   </si>
   <si>
     <t>enrico.colaiacovo@comune.roma.it</t>
   </si>
   <si>
     <t>Schio</t>
   </si>
   <si>
     <t>Stefano Arzenton</t>
   </si>
   <si>
     <t>StefanoArzenton@comune.schio.vi.it</t>
   </si>
   <si>
     <t>Taranto</t>
   </si>
   <si>
     <t>Stefano Cervellera</t>
   </si>
@@ -238,127 +256,138 @@
     <t>antonella.primi@comune.trieste.it</t>
   </si>
   <si>
     <t>Udine</t>
   </si>
   <si>
     <t>Pamela Mason</t>
   </si>
   <si>
     <t>pamela.mason@comune.udine.it</t>
   </si>
   <si>
     <t>Verona</t>
   </si>
   <si>
     <t>Elena Zenga</t>
   </si>
   <si>
     <t>elena.zenga@comune.verona.it</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <i/>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <i/>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="30"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -633,359 +662,403 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.cervellera@comune.taranto.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enrico.colaiacovo@comune.roma.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smaniaci@comune.monza.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:StefanoArzenton@comune.schio.vi.it" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elena.zenga@comune.verona.it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pmichelini@comune.olbia.ot.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mc.battaglia@comune.reggio-calabria.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roberto.samar@comune.gorizia.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.berzieri@comune.parma.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simona.coccetta@comune.terni.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonella.primi@comune.trieste.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marina.martignano@comune.mantova.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamela.mason@comune.udine.it" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PresidenzaUSCI@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marco.laudisa@comune.lecce.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giovanni.bigi@comune.modena.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gianni.dugheri@comune.fi.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Antonella_marin@comune.trento.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B48CE562-3CD2-42DB-B151-3F5FC2BF8ED0}">
-  <dimension ref="A1:D22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4AADE6B-143C-4A43-BA0F-E7878344BD9C}">
+  <dimension ref="A1:D24"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="29.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.1796875" style="3" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="29.1796875" style="3"/>
+    <col min="1" max="1" width="22.6328125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.54296875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20.90625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="35.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="29.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="4" t="s">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="4" t="s">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="D4" s="4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="4" t="s">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="4"/>
-      <c r="D5" s="6" t="s">
+      <c r="C5" s="3"/>
+      <c r="D5" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="4" t="s">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="4"/>
-      <c r="D6" s="1" t="s">
+      <c r="C6" s="3"/>
+      <c r="D6" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="4" t="s">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="4"/>
-      <c r="D7" s="1" t="s">
+      <c r="C7" s="3"/>
+      <c r="D7" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="4" t="s">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A8" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="4"/>
-      <c r="D8" s="1" t="s">
+      <c r="C8" s="3"/>
+      <c r="D8" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="4" t="s">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B9" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="4"/>
-      <c r="D9" s="1" t="s">
+      <c r="C9" s="3"/>
+      <c r="D9" s="4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="4" t="s">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="4"/>
-      <c r="D10" s="6" t="s">
+      <c r="C10" s="3"/>
+      <c r="D10" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="4" t="s">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="6" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="4" t="s">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="4"/>
-      <c r="D12" s="1" t="s">
+      <c r="C12" s="3"/>
+      <c r="D12" s="4" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="13" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="4" t="s">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A13" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="B13" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="4"/>
-      <c r="D13" s="6" t="s">
+      <c r="C13" s="5"/>
+      <c r="D13" s="4" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="14" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="4" t="s">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="C14" s="4"/>
-      <c r="D14" s="1" t="s">
+      <c r="C14" s="3"/>
+      <c r="D14" s="4" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="15" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="4" t="s">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="4"/>
-      <c r="D15" s="5" t="s">
+      <c r="C15" s="3"/>
+      <c r="D15" s="4" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="16" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="4" t="s">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A16" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="4"/>
-      <c r="D16" s="1" t="s">
+      <c r="C16" s="5"/>
+      <c r="D16" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="17" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="4" t="s">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A17" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="C17" s="4"/>
-      <c r="D17" s="1" t="s">
+      <c r="C17" s="5"/>
+      <c r="D17" s="4" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="18" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="4" t="s">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C18" s="4"/>
-      <c r="D18" s="1" t="s">
+      <c r="C18" s="3"/>
+      <c r="D18" s="4" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="19" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="4" t="s">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="4"/>
-      <c r="D19" s="1" t="s">
+      <c r="C19" s="3"/>
+      <c r="D19" s="4" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="20" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="4" t="s">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A20" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B20" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="4"/>
-      <c r="D20" s="1" t="s">
+      <c r="C20" s="3"/>
+      <c r="D20" s="4" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="21" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="4" t="s">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A21" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B21" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="C21" s="4"/>
-      <c r="D21" s="1" t="s">
+      <c r="C21" s="3"/>
+      <c r="D21" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="22" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="4" t="s">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="B22" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C22" s="4"/>
-      <c r="D22" s="1" t="s">
+      <c r="C22" s="3"/>
+      <c r="D22" s="4" t="s">
         <v>69</v>
       </c>
     </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="D3" r:id="rId1" xr:uid="{E9BF9A11-D45B-4EDF-861E-B17D7821E885}"/>
+    <hyperlink ref="D4" r:id="rId2" xr:uid="{EB6FF4E6-EADE-48CE-B5A1-AC2B906DB376}"/>
+    <hyperlink ref="D19" r:id="rId3" xr:uid="{A601E0E5-F3E0-4869-94E5-27A2A5D96CEA}"/>
+    <hyperlink ref="D12" r:id="rId4" xr:uid="{38127CFE-4ABF-4DD5-ADE2-72D2F85B1A8C}"/>
+    <hyperlink ref="D23" r:id="rId5" xr:uid="{B397001E-1B74-4A1A-92F1-F75D347312FB}"/>
+    <hyperlink ref="D22" r:id="rId6" xr:uid="{6DC2881B-5FF2-46E2-AE29-650D4C2EC5F2}"/>
+    <hyperlink ref="D24" r:id="rId7" xr:uid="{91C87655-2183-4767-97A7-C0BD83EBF040}"/>
+    <hyperlink ref="D20" r:id="rId8" xr:uid="{F7F0001F-ED62-4B72-8B2E-8D51B953F7C7}"/>
+    <hyperlink ref="D7" r:id="rId9" xr:uid="{21F6C51D-64C7-4B00-BAF6-75B8FFC5DBB2}"/>
+    <hyperlink ref="D8" r:id="rId10" xr:uid="{D1D2ED52-DD72-4D7E-B4E6-A15AB30F9B07}"/>
+    <hyperlink ref="D9" r:id="rId11" xr:uid="{DCA1EEA1-4634-4A9B-A681-CFCA8149F9E5}"/>
+    <hyperlink ref="D14" r:id="rId12" xr:uid="{00B24A38-333E-4BFB-AEE9-155029D40B40}"/>
+    <hyperlink ref="D18" r:id="rId13" xr:uid="{61950AA6-0A83-4E4C-9B08-0DB9A10B4AC3}"/>
+    <hyperlink ref="D21" r:id="rId14" xr:uid="{B3957197-2CA8-4B13-8D28-6269B400800C}"/>
+    <hyperlink ref="D2" r:id="rId15" xr:uid="{895100A2-6CEB-422A-B838-36A5B908D3FC}"/>
+    <hyperlink ref="D15" r:id="rId16" xr:uid="{E1468093-1F4E-4F79-A3F6-9769DC3A6C8A}"/>
+    <hyperlink ref="D17" r:id="rId17" xr:uid="{C644C101-B357-4794-84F2-EC9429FC4839}"/>
+    <hyperlink ref="D13" r:id="rId18" xr:uid="{5C5765E9-C8A3-41C0-903E-4226592E5DE5}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Foglio1</vt:lpstr>
+      <vt:lpstr>Comitato di Direzione</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sispi Spa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Girolamo D'Anneo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>